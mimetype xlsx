--- v1 (2026-02-06)
+++ v2 (2026-04-07)
@@ -1727,67 +1727,67 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>7</v>
       </c>
       <c r="B2" t="n">
         <v>7</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>95372</v>
+        <v>182955</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>29</v>
       </c>
       <c r="B3" t="n">
         <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>52472</v>
+        <v>122443</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>32</v>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>count2</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>8692</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>33</v>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>