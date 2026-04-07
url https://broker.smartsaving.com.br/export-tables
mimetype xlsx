--- v2 (2026-04-07)
+++ v3 (2026-04-07)
@@ -1727,67 +1727,67 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>7</v>
       </c>
       <c r="B2" t="n">
         <v>7</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>182955</v>
+        <v>183104</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>29</v>
       </c>
       <c r="B3" t="n">
         <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>122443</v>
+        <v>122496</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>32</v>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>count2</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>8692</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>33</v>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>