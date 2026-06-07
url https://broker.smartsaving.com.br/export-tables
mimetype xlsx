--- v3 (2026-04-07)
+++ v4 (2026-06-07)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="device" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="quickium_relation" sheetId="2" state="visible" r:id="rId2"/>
-    <sheet name="last_count" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="tower_advanced_relation" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="last_count" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
@@ -134,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -426,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C22"/>
+  <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>tag</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>device_type</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -573,255 +575,300 @@
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>21</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>0867787050437874</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>0867787050512445</t>
+          <t>351881851540706</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>sigmeter</t>
+          <t>fractum</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>351881851540706</t>
+          <t>866416042469818</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>fractum</t>
+          <t>sigpulse</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>866416042469818</t>
+          <t>353141283325616</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>sigpulse</t>
+          <t>fractum</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>353141283325616</t>
+          <t>353141283326010</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>353141283326010</t>
+          <t>866416042556689</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>fractum</t>
+          <t>sigpulse</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>866416042556689</t>
+          <t>0866416042451592</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>sigpulse</t>
+          <t>sigmeter</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>0866416042451592</t>
+          <t>353141283327067</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>sigmeter</t>
+          <t>fractum</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>353141283327067</t>
+          <t>358832270150461</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>358832270150461</t>
+          <t>866416042454752</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>fractum</t>
+          <t>sigpulse</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>866416042454752</t>
+          <t>866416042563305</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>866416042563305</t>
+          <t>866416042452533</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>866416042452533</t>
+          <t>hdum</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>sigpulse</t>
+          <t>ggOs</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Paraíba</t>
+          <t>9331</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>fractum</t>
+          <t>ggOs</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>43</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>hdum.),"'(,(..</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>ggOs</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>44</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>hdum</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>7747</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>45</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>hdum</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>ggOs("),'.,)()</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1255,539 +1302,627 @@
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>123</v>
       </c>
       <c r="B22" t="n">
         <v>19</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>current_count2</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>7970</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B23" t="n">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>13595</v>
+        <v>12040</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B24" t="n">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>13596</v>
+        <v>12041</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>12040</v>
+        <v>12042</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B26" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>12041</v>
+        <v>12044</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B27" t="n">
         <v>17</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>current_count1</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>12042</v>
+        <v>12043</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B28" t="n">
         <v>17</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>12044</v>
+        <v>12045</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B29" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>current_count1</t>
+          <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>12043</v>
+        <v>12046</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B30" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>12045</v>
+        <v>12047</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B31" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>12046</v>
+        <v>12052</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B32" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>12047</v>
+        <v>12053</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B33" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>12052</v>
+        <v>12054</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B34" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>12053</v>
+        <v>12056</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B35" t="n">
         <v>21</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>current_count1</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>12054</v>
+        <v>12055</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B36" t="n">
         <v>21</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>12056</v>
+        <v>12057</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B37" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>current_count1</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>12055</v>
+        <v>9725</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
+          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B38" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>battery</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>12057</v>
+        <v>15153</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
+          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B39" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D39" t="n">
         <v>9725</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B40" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>battery</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>15153</v>
+        <v>9714</v>
       </c>
       <c r="E40" t="inlineStr">
-        <is>
-[...40 lines deleted...]
-      <c r="E42" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:E5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>device_id</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>source_sensor_name</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>tower_sensor_id</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>tower_bearer_token</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B2" t="n">
+        <v>25</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TempC</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>101</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>6</v>
+      </c>
+      <c r="B3" t="n">
+        <v>25</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>TempB</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>102</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>11</v>
+      </c>
+      <c r="B4" t="n">
+        <v>25</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>PCT2</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>103</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>12</v>
+      </c>
+      <c r="B5" t="n">
+        <v>25</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>PCT3</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>104</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>7</v>
       </c>
       <c r="B2" t="n">
         <v>7</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>183104</v>
+        <v>266376</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>29</v>
       </c>
       <c r="B3" t="n">
         <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>122496</v>
+        <v>151945</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>32</v>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>count2</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>8692</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>33</v>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>