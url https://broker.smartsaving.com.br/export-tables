--- v4 (2026-06-07)
+++ v5 (2026-08-06)
@@ -824,51 +824,51 @@
       <c r="A25" t="n">
         <v>45</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>hdum</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ggOs("),'.,)()</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E40"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1040,813 +1040,1002 @@
           <t>count1</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>14629</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>93</v>
       </c>
       <c r="B10" t="n">
         <v>25</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>PCT2</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>13593</v>
+        <v>999913593</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>94</v>
       </c>
       <c r="B11" t="n">
         <v>25</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>PCT3</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>13594</v>
+        <v>999913594</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>95</v>
       </c>
       <c r="B12" t="n">
         <v>25</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>TempB</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>13596</v>
+        <v>999913596</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>96</v>
       </c>
       <c r="B13" t="n">
         <v>25</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>TempC</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>13595</v>
+        <v>999913595</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="B14" t="n">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>RSSI</t>
+          <t>battery</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>14944</v>
+        <v>15151</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>7EYI2YCOIKM5V8nb1Bd4rdD4-p6ZVtLVcBoVXuRVbEg</t>
+          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15" t="n">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>battery</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>15151</v>
+        <v>15152</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B16" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>battery</t>
+          <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>15152</v>
+        <v>7967</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
+          <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17" t="n">
         <v>3</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>7967</v>
+        <v>7968</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18" t="n">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>7968</v>
+        <v>7971</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19" t="n">
         <v>19</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>7971</v>
+        <v>7972</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20" t="n">
         <v>19</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count1</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>7972</v>
+        <v>7969</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21" t="n">
         <v>19</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>current_count1</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>7969</v>
+        <v>7970</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B22" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>7970</v>
+        <v>12040</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>vdi8TYP1ju6lw-xlHNC1HORUwvwfnHH6V78MOHBM5zw</t>
+          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23" t="n">
         <v>16</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>12040</v>
+        <v>12041</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>12041</v>
+        <v>12042</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25" t="n">
         <v>17</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>12042</v>
+        <v>12044</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26" t="n">
         <v>17</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count1</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>12044</v>
+        <v>12043</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27" t="n">
         <v>17</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>current_count1</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>12043</v>
+        <v>12045</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>12045</v>
+        <v>12046</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29" t="n">
         <v>18</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>12046</v>
+        <v>12047</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>temperatureEx1</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>12047</v>
+        <v>12052</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31" t="n">
         <v>20</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>temperatureEx1</t>
+          <t>temperatureEx2</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>12052</v>
+        <v>12053</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>temperatureEx2</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>12053</v>
+        <v>12054</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B33" t="n">
         <v>21</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>12054</v>
+        <v>12056</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B34" t="n">
         <v>21</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count1</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>12056</v>
+        <v>12055</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B35" t="n">
         <v>21</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>current_count1</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>12055</v>
+        <v>12057</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B36" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>count1</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>12057</v>
+        <v>9725</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>4mObxdxeTtOTPXBUaXrL2GMn6fMhFwsEX-31H1pumXM</t>
+          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B37" t="n">
         <v>27</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>count1</t>
+          <t>battery</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>9725</v>
+        <v>15153</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B38" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>battery</t>
+          <t>count2</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>15153</v>
+        <v>9725</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B39" t="n">
         <v>28</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>count2</t>
+          <t>current_count2</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>9725</v>
+        <v>9714</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B40" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>current_count2</t>
+          <t>PCT2</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>9714</v>
+        <v>13593</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>149</v>
+      </c>
+      <c r="B41" t="n">
+        <v>26</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>PCT3</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>13594</v>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>150</v>
+      </c>
+      <c r="B42" t="n">
+        <v>26</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>TempB</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>13596</v>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>151</v>
+      </c>
+      <c r="B43" t="n">
+        <v>26</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>TempC</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>13595</v>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>155</v>
+      </c>
+      <c r="B44" t="n">
+        <v>29</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>PCT2</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>9990</v>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>156</v>
+      </c>
+      <c r="B45" t="n">
+        <v>29</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>PCT3</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>9991</v>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>tower_sensor_id</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>tower_bearer_token</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>5</v>
       </c>
       <c r="B2" t="n">
         <v>25</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>TempC</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>101</v>
+        <v>9999101</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>6</v>
       </c>
       <c r="B3" t="n">
         <v>25</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>TempB</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>102</v>
+        <v>9999102</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>11</v>
       </c>
       <c r="B4" t="n">
         <v>25</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>PCT2</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>103</v>
+        <v>9999103</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>12</v>
       </c>
       <c r="B5" t="n">
         <v>25</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>PCT3</t>
         </is>
       </c>
       <c r="D5" t="n">
+        <v>9999104</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>13</v>
+      </c>
+      <c r="B6" t="n">
+        <v>26</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>PCT2</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>103</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>14</v>
+      </c>
+      <c r="B7" t="n">
+        <v>26</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>PCT3</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
         <v>104</v>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B8" t="n">
+        <v>26</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>TempB</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>102</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>16</v>
+      </c>
+      <c r="B9" t="n">
+        <v>26</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>TempC</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>101</v>
+      </c>
+      <c r="E9" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
@@ -1862,67 +2051,67 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>7</v>
       </c>
       <c r="B2" t="n">
         <v>7</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>266376</v>
+        <v>342418</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>29</v>
       </c>
       <c r="B3" t="n">
         <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>count1</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>151945</v>
+        <v>212505</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>32</v>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>count2</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>8692</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>33</v>
       </c>
       <c r="B5" t="n">
         <v>28</v>
       </c>