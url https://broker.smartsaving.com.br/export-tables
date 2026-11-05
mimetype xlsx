--- v5 (2026-08-06)
+++ v6 (2026-11-05)
@@ -428,447 +428,484 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>tag</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>device_type</t>
         </is>
       </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>fractum_firmware</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>3</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>0867787050442072</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>7</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>866416042453317</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>16</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>0867787050522600</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>17</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>0867787050522642</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>18</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>0867787050529647</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>19</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>0867787050443807</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>20</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>0867787050578834</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>21</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>0867787050437874</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>23</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>351881851540706</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>2.04</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>24</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>866416042469818</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>25</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>353141283325616</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>2.04</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>26</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>353141283326010</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>2.04</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>27</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>866416042556689</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>28</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>0866416042451592</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>sigmeter</t>
         </is>
       </c>
+      <c r="D15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>29</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>353141283327067</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>2.04</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>30</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>358832270150461</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>fractum</t>
         </is>
       </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>2.04</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>35</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>866416042454752</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>37</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>866416042563305</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>38</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>866416042452533</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>sigpulse</t>
         </is>
       </c>
+      <c r="D20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>41</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>hdum</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>ggOs</t>
         </is>
       </c>
+      <c r="D21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>42</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>9331</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ggOs</t>
         </is>
       </c>
+      <c r="D22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>43</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>hdum.),"'(,(..</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ggOs</t>
         </is>
       </c>
+      <c r="D23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>hdum</t>
+          <t>358833275411330</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>7747</t>
-[...14 lines deleted...]
-          <t>ggOs("),'.,)()</t>
+          <t>fractum</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>4.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E45"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1654,191 +1691,65 @@
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>145</v>
       </c>
       <c r="B39" t="n">
         <v>28</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>current_count2</t>
         </is>
       </c>
       <c r="D39" t="n">
         <v>9714</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>mPBMyvuH4lkVr46ZRvM7ySBj_507WwHWYae7l9-T6JM</t>
-        </is>
-[...124 lines deleted...]
-          <t>nBuAiHfKDw1y4Tlvq3PREwZalLLYIRoWd1xVj5Cw0YE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>device_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>source_sensor_name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1915,127 +1826,148 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>12</v>
       </c>
       <c r="B5" t="n">
         <v>25</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>PCT3</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>9999104</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B6" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>PCT2</t>
+          <t>PCT3</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B7" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>PCT3</t>
+          <t>PCT2</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B8" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>TempB</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>102</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B9" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>TempC</t>
         </is>
       </c>
       <c r="D9" t="n">
+        <v>112</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>28</v>
+      </c>
+      <c r="B10" t="n">
+        <v>46</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>TempB</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
         <v>101</v>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>uiTL5tY9uAN2Y8rL_w1m4TPIAVeTaW4mXmCgqfKT5iE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">